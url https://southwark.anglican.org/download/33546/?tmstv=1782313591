--- v0 (2026-07-01)
+++ v1 (2026-09-03)
@@ -240,51 +240,76 @@
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{95F326DA-BE9C-4627-B7C4-894726FB3E53}" v="798" dt="2026-06-24T14:26:40.511"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
+        </p:scale>
+        <p:origin x="643" y="43"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Gabby Parikh" userId="d04b9e53-6c2f-46b4-b1df-a69485da4064" providerId="ADAL" clId="{3159D2C9-054C-48DA-A188-B9407794C357}"/>
     <pc:docChg chg="undo custSel addSld delSld modSld sldOrd delMainMaster modNotesMaster">
       <pc:chgData name="Gabby Parikh" userId="d04b9e53-6c2f-46b4-b1df-a69485da4064" providerId="ADAL" clId="{3159D2C9-054C-48DA-A188-B9407794C357}" dt="2026-06-24T14:26:40.511" v="7181" actId="255"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp del mod">
         <pc:chgData name="Gabby Parikh" userId="d04b9e53-6c2f-46b4-b1df-a69485da4064" providerId="ADAL" clId="{3159D2C9-054C-48DA-A188-B9407794C357}" dt="2026-06-24T06:08:14.796" v="2904" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="290402238" sldId="258"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Gabby Parikh" userId="d04b9e53-6c2f-46b4-b1df-a69485da4064" providerId="ADAL" clId="{3159D2C9-054C-48DA-A188-B9407794C357}" dt="2026-06-23T17:13:32.047" v="2863" actId="27636"/>
@@ -1688,51 +1713,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1858,51 +1883,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2038,51 +2063,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2156,51 +2181,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2348,51 +2373,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2518,51 +2543,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2764,51 +2789,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2996,51 +3021,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3363,51 +3388,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3481,51 +3506,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3576,51 +3601,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3746,51 +3771,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4023,51 +4048,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4276,51 +4301,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4446,51 +4471,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4626,51 +4651,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5244,51 +5269,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5476,51 +5501,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5843,51 +5868,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5961,51 +5986,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6056,51 +6081,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6333,51 +6358,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6586,51 +6611,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6815,51 +6840,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2EEBA7C9-C431-4A33-B96D-917F51D3D734}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7356,51 +7381,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5BD085ED-ABA5-4B48-A2DE-D02ADB9CFCFC}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/06/2026</a:t>
+              <a:t>06/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8840,51 +8865,51 @@
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/nj-u_R_XoJc?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/LfG3vTZc144" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/nj-u_R_XoJc?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nj-u_R_XoJc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13971,108 +13996,95 @@
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FAA54F-493B-85F1-2A02-419F772DD882}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="151688" y="6322242"/>
-            <a:ext cx="9129045" cy="646331"/>
+            <a:ext cx="9129045" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr lang="en-GB" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://youtu.be/LfG3vTZc144</a:t>
-[...13 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:t>https://www.youtube.com/watch?v=nj-u_R_XoJc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="1800">
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Online Media 2" title="Invitation to give generously to the Parish Support Fund 2027">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBAA0ACF-E507-0BCD-64AE-1E7AB899C0FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
@@ -16165,59 +16177,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="2e1d1823-bb3c-40bc-ac4c-8ca84ca3a3ed" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b1cfc738-37bb-4704-a0f4-8a8ac9588d4d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039F5DABB0F0DF64BBD1897D9FCA862DA" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b3c48a6b35c2fbc44eb2f8ac10fc623">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b1cfc738-37bb-4704-a0f4-8a8ac9588d4d" xmlns:ns3="2e1d1823-bb3c-40bc-ac4c-8ca84ca3a3ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="65d07cf0ee6ef33dc175fc9ce08b6f06" ns2:_="" ns3:_="">
     <xsd:import namespace="b1cfc738-37bb-4704-a0f4-8a8ac9588d4d"/>
     <xsd:import namespace="2e1d1823-bb3c-40bc-ac4c-8ca84ca3a3ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -16414,150 +16417,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC7BE5C8-B43E-49EB-A0C7-8E8B5D623599}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="2e1d1823-bb3c-40bc-ac4c-8ca84ca3a3ed"/>
     <ds:schemaRef ds:uri="b1cfc738-37bb-4704-a0f4-8a8ac9588d4d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B42E1EB3-007E-4C18-BB9C-F4B4955DD787}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B6DE21E-67B7-4B6C-AEAD-4F42976621A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="2e1d1823-bb3c-40bc-ac4c-8ca84ca3a3ed"/>
     <ds:schemaRef ds:uri="b1cfc738-37bb-4704-a0f4-8a8ac9588d4d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B42E1EB3-007E-4C18-BB9C-F4B4955DD787}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
+  <Words>1790</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>89</Paragraphs>
   <Slides>17</Slides>
   <Notes>4</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="28" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>MyriadPro-It</vt:lpstr>
+      <vt:lpstr>Trebuchet MS</vt:lpstr>
+      <vt:lpstr>Univers Condensed</vt:lpstr>
       <vt:lpstr>1_Custom Design</vt:lpstr>
       <vt:lpstr>5_Custom Design</vt:lpstr>
       <vt:lpstr>CCOF Red</vt:lpstr>
       <vt:lpstr>CCOF Blue</vt:lpstr>
       <vt:lpstr>The Parish Support Fund    PCC presentation for 2027 pledges    </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>A message from our Bishops (internet needed to play) </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Understanding our shared costs of ministry  </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>What your PSF pledge does not pay for</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>  </vt:lpstr>
       <vt:lpstr>Prayer   Thank you for all the people and churches who contribute to the Parish Support Fund. Let us give thanks to God for all that has been made possible through it over the years. May God’s love will be poured into our hearts through the Holy Spirit, that we may face our financial challenges with generosity and courage, seeking in all things to be Christ Centred and Outward Focused and to serve our diverse communities across South London and East Surrey.  Amen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Susana Rojas</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010039F5DABB0F0DF64BBD1897D9FCA862DA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>