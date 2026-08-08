--- v0 (2025-11-22)
+++ v1 (2026-08-08)
@@ -1,5320 +1,5264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C2D7C6D" w14:textId="6C689684" w:rsidR="006307B7" w:rsidRPr="00A21D17" w:rsidRDefault="00315E8F" w:rsidP="006307B7">
-[...16 lines deleted...]
-      <w:r w:rsidR="009F49FD" w:rsidRPr="00A21D17">
+    <w:p w14:paraId="4A5A556B" w14:textId="77777777" w:rsidR="0050314D" w:rsidRPr="0050314D" w:rsidRDefault="0050314D" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We give thanks and pray for Penny Lochead, the Diocesan President, Bishop Rosemarie Acting Diocesan Bishop, our Area Bishops, the Revd Sandra Schloss, MU Chaplain, and the Venerable Carol Coslett, Assistant Chaplain, the Trustees and all who have a particular role in the MU throughout the diocese.  Continue to guide and lead them.  We give thanks and pray for all the projects especially praying that volunteers will come forward to be trained in all these areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0DC136" w14:textId="77777777" w:rsidR="0050314D" w:rsidRPr="0050314D" w:rsidRDefault="0050314D" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA034A" w14:textId="13FA8DAB" w:rsidR="0050314D" w:rsidRPr="0050314D" w:rsidRDefault="0050314D" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  We thank you, O Lord, </w:t>
+      </w:r>
+      <w:r w:rsidR="00932AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for leaders of the past, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for all those in office, and for all elected to roles within Mothers’ Union, and pray that they may be strengthened and sustained by the power of the Holy Spirit in their lives</w:t>
+      </w:r>
+      <w:r w:rsidR="009A14C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as we look to light the way for generations to come.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050314D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006307B7" w:rsidRPr="00A21D17">
-[...26 lines deleted...]
-    <w:p w14:paraId="528CF618" w14:textId="77777777" w:rsidR="002A2F2F" w:rsidRPr="00A21D17" w:rsidRDefault="002A2F2F" w:rsidP="002A2F2F">
+    </w:p>
+    <w:p w14:paraId="591D2372" w14:textId="77777777" w:rsidR="0050314D" w:rsidRDefault="0050314D" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34202C26" w14:textId="77777777" w:rsidR="00932AE4" w:rsidRPr="0050314D" w:rsidRDefault="00932AE4" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052EB60D" w14:textId="4C05AA7A" w:rsidR="0050314D" w:rsidRPr="002211FA" w:rsidRDefault="0050314D" w:rsidP="0050314D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  We pray for the royal Patron of Mothers’ Union Worldwide, HRH the Duchess of Edinburgh, for King Charles, Queen Camilla and all the Royal Family. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B106A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Continue to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour out your blessings upon them.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0ABAC1" w14:textId="77777777" w:rsidR="0050314D" w:rsidRPr="006F6120" w:rsidRDefault="0050314D" w:rsidP="0050314D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421535DD" w14:textId="0F707690" w:rsidR="00DB4676" w:rsidRPr="00A21D17" w:rsidRDefault="00DB4676" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCFDC7B" w14:textId="45ED5670" w:rsidR="002E5A01" w:rsidRPr="00A21D17" w:rsidRDefault="00242741" w:rsidP="002E5A01">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  We say together the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5A01" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Collect for Mothers’ Union Southwark</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAD35A0" w14:textId="08F4EFC5" w:rsidR="002E5A01" w:rsidRPr="00A21D17" w:rsidRDefault="002E5A01" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A21D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>God our creator and redeemer, help us to grow in holiness, unity, effectiveness, and numbers that we may flourish together. Draw us closer to you and those around us. Give us enthusiasm in our faith, and wisdom in sharing it with young and old.  Open our eyes to new opportunities, our lips to sing and speak of you, and our hearts to welcome the stranger as we care for families. Grow your kingdom in us and the world; through Jesus Christ our Lord. Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C61FCE1" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="00A21D17" w:rsidRDefault="00821245" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CED9EAF" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="00A21D17" w:rsidRDefault="00821245" w:rsidP="00821245">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leader:  We draw our prayers together praying as our Saviour has taught us:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ED5C4F" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="00A21D17" w:rsidRDefault="00821245" w:rsidP="00821245">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Our Father in heaven, hallowed be your name, your kingdom come, your will be done, on earth as in heaven.  Give us today our daily bread.  Forgive us our sins as we forgive those who sin against us.  Lead us not into temptation but deliver us from evil.  For the kingdom, the power, and the glory, are yours, now and for ever. Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F25683" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="00A21D17" w:rsidRDefault="00821245" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F24844F" w14:textId="6358D84A" w:rsidR="006307B7" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hymn of your choice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C72D05" w14:textId="77777777" w:rsidR="00C84419" w:rsidRPr="00A21D17" w:rsidRDefault="00C84419" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F48345" w14:textId="081ED5F5" w:rsidR="006307B7" w:rsidRPr="00BA2BAE" w:rsidRDefault="00C47781" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lord graciously hear us.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04C9DD39" w14:textId="77777777" w:rsidR="002A2F2F" w:rsidRPr="00A21D17" w:rsidRDefault="002A2F2F" w:rsidP="002A2F2F">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May the God of hope fill us with all joy and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peace in believing, that we may abound in hope in the power of the Holy Spirit. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BAE" w:rsidRPr="00BA2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1F0BA9" w14:textId="77777777" w:rsidR="00C84419" w:rsidRPr="00A21D17" w:rsidRDefault="00C84419" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5CCD39" w14:textId="3F22A02B" w:rsidR="006307B7" w:rsidRPr="00A21D17" w:rsidRDefault="00F56DFE" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  We conclude our worship as we say together </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mary Sumner’s Personal Prayer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and share The Grace with one another.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4366E010" w14:textId="2C72143C" w:rsidR="006307B7" w:rsidRPr="00A21D17" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All this day. O Lord, let me touch as many lives as possible for thee;</w:t>
+      </w:r>
+      <w:r w:rsidR="00733F36" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and every life I touch, do thou by thy spirit quicken,</w:t>
+      </w:r>
+      <w:r w:rsidR="00733F36" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>whether through the word I speak, the prayer I breathe,</w:t>
+      </w:r>
+      <w:r w:rsidR="00733F36" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or the life I live.  Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F22825" w14:textId="77777777" w:rsidR="002F25DC" w:rsidRPr="00A21D17" w:rsidRDefault="002F25DC" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34858071" w14:textId="4EBA7907" w:rsidR="006307B7" w:rsidRDefault="00817AE1" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>May t</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="00A21D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he grace of our Lord Jesus Christ, the love of God, and the fellowship of the Holy Spirit be with us all today and always.   Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C34E8E2" w14:textId="77777777" w:rsidR="00C713F9" w:rsidRPr="00C713F9" w:rsidRDefault="00C713F9" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D939764" w14:textId="7D9B7DDA" w:rsidR="00821245" w:rsidRDefault="00C713F9" w:rsidP="00C713F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C713F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51382196" wp14:editId="095AA78B">
+            <wp:extent cx="945282" cy="766445"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="702973116" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="702973116" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="953189" cy="772856"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2901"/>
+        <w:gridCol w:w="2286"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E550FE" w14:paraId="6F862E6E" w14:textId="77777777" w:rsidTr="0050314D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B3C96B" w14:textId="762ECBBB" w:rsidR="00E550FE" w:rsidRDefault="00C32E3F" w:rsidP="005C0F58">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DD8876A" wp14:editId="06EE6896">
+                  <wp:extent cx="1736209" cy="398585"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                  <wp:docPr id="532982327" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1790243" cy="410990"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C42F38D" w14:textId="10CD7EE4" w:rsidR="00E550FE" w:rsidRDefault="007A09B1" w:rsidP="005C0F58">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2581742B" wp14:editId="32128C94">
+                  <wp:extent cx="1339034" cy="497481"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="735522969" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1380748" cy="512979"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="762D79E4" w14:textId="04ADD648" w:rsidR="007846B4" w:rsidRPr="002211FA" w:rsidRDefault="00821245" w:rsidP="00821245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007846B4" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>iocese of Southwark</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B125A4" w14:textId="3707674B" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="007846B4" w:rsidP="007846B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAVE OF PRAYER: </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUGUST – 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SEPTEMBER 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFDF3C6" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D8C22F" w14:textId="7BD79946" w:rsidR="006307B7" w:rsidRDefault="002D289D" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Today we </w:t>
+      </w:r>
+      <w:r w:rsidR="00034F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gather and give thanks to God for his faithfulness over the past 150 years from the moment he laid the </w:t>
+      </w:r>
+      <w:r w:rsidR="00380D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seed of support for women and their families on the heart of Mary Sumner. W</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0049073B" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00380D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continue to </w:t>
+      </w:r>
+      <w:r w:rsidR="00016E35" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seek to </w:t>
+      </w:r>
+      <w:r w:rsidR="002B49F5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>encourage others to Join Us, Join In</w:t>
+      </w:r>
+      <w:r w:rsidR="0008093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002B49F5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giving thanks for</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our personal renewal and our call </w:t>
+      </w:r>
+      <w:r w:rsidR="00476E7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to embrace the aims of this movement as we seek to support families in all their diversity. Together we share</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4676" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Wave of Prayer,</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001322E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as we </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E31" w:rsidRPr="00CD15BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">praise our God </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD15BE" w:rsidRPr="00CD15BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for his mercy and grace</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="00CD15BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001322E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ray</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD15BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AC6" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> together</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for our linked </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AC6" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worldwide </w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dioceses</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AC6" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0038681E" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E6FAD" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our UK </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>link Diocese of Oxford and our Anglican Links in Zimbabwe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0027118D" w14:textId="77777777" w:rsidR="00380D0F" w:rsidRDefault="00380D0F" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08252B7F" w14:textId="6A3BCC68" w:rsidR="003B7970" w:rsidRPr="003B7970" w:rsidRDefault="003B7970" w:rsidP="003B7970">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B7970">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Praise the name of the Lord;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15025884" w14:textId="57D6265B" w:rsidR="003B7970" w:rsidRPr="003B7970" w:rsidRDefault="003B7970" w:rsidP="003B7970">
+      <w:pPr>
+        <w:pStyle w:val="ve1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="240" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B7970">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ascribe greatness to our God.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160A8E55" w14:textId="5A1C9B0C" w:rsidR="003B7970" w:rsidRPr="003B7970" w:rsidRDefault="003B7970" w:rsidP="003B7970">
+      <w:pPr>
+        <w:pStyle w:val="ve1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="240" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leader:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B7970">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lord, open our lips</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E030635" w14:textId="3195842D" w:rsidR="003B7970" w:rsidRPr="003B7970" w:rsidRDefault="003B7970" w:rsidP="003B7970">
+      <w:pPr>
+        <w:pStyle w:val="ve1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="240" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B7970">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and we shall praise your name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8A1417" w14:textId="77777777" w:rsidR="00E701E2" w:rsidRPr="002211FA" w:rsidRDefault="00E701E2" w:rsidP="00E701E2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFC247C" w14:textId="6C239807" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="00E701E2" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  As we begin our worship, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B49F5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>let us say the Mothers’ Union Prayer together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A107FF8" w14:textId="68D4D82A" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loving Lord, </w:t>
+      </w:r>
+      <w:r w:rsidR="007275C5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e thank you for your love so freely given to us all.  We pray for families around the world.  Bless the work of the Mothers’ Union as we seek to share your love through the encouragement, strengthening and support of marriage and family life.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578FCCC2" w14:textId="3609F52E" w:rsidR="00E701E2" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Empowered by your Spirit, may we be united in prayer and worship, and in love and service reach out as your hands across the world. In Jesus’ name.  Amen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FA4A62" w14:textId="77777777" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DC3705" w14:textId="21A9599E" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="00E701E2" w:rsidP="003B2C24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leader:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E8A" w:rsidRPr="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B60E8A" w:rsidRPr="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rejoice in the Lord always. I will say it again: Rejoice!” </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B60E8A" w:rsidRPr="00B60E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Philippians 4:4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025F3FA9" w14:textId="77777777" w:rsidR="005434A3" w:rsidRPr="002211FA" w:rsidRDefault="005434A3" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9AF860" w14:textId="77777777" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leader: Let us ask for pardon and forgiveness, saying together,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7AF6C8" w14:textId="07C6F65C" w:rsidR="002F0D41" w:rsidRPr="002F0D41" w:rsidRDefault="002F0D41" w:rsidP="002F0D41">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>God of mercy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>we acknowledge that we are all sinners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5A337E" w14:textId="77777777" w:rsidR="002F0D41" w:rsidRPr="002F0D41" w:rsidRDefault="002F0D41" w:rsidP="002F0D41">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We turn from the wrong that we have thought and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>said</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="07C492D7" w14:textId="4FA9A268" w:rsidR="002F0D41" w:rsidRPr="002F0D41" w:rsidRDefault="002F0D41" w:rsidP="002F0D41">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>done</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are mindful of all that we have failed to do.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For the sake of Jesus, who died for us,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>forgive us for all that is past,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and help us to live each day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4074BE" w14:textId="53397383" w:rsidR="002F0D41" w:rsidRPr="002F0D41" w:rsidRDefault="002F0D41" w:rsidP="002F0D41">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in the light of Christ our Lord.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F92AD2" w14:textId="77777777" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEC74E2" w14:textId="048C96AD" w:rsidR="002B49F5" w:rsidRPr="002211FA" w:rsidRDefault="002B49F5" w:rsidP="002B49F5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leader:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>May God who loved the world so much</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>that he sent his Son to be our Saviour</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>forgive </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> sins</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and make </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/you</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> holy to serve him in the world,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C" w:rsidRPr="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>through Jesus Christ our Lord.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737B52AD" w14:textId="77777777" w:rsidR="004850DC" w:rsidRPr="002211FA" w:rsidRDefault="004850DC" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0291E6E9" w14:textId="049FBBA1" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hymn o</w:t>
+      </w:r>
+      <w:r w:rsidR="006C60DB" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psalm of your choice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168460E9" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="002211FA" w:rsidRDefault="00821245" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562027B2" w14:textId="36D25D0A" w:rsidR="00797DD6" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bible Reading</w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20F53" w:rsidRPr="00B20F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Luke 11:9-13</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F33CF" w:rsidRPr="002211FA">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your choice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112165BA" w14:textId="77777777" w:rsidR="009930E6" w:rsidRPr="002211FA" w:rsidRDefault="009930E6" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F42610D" w14:textId="5A4BE190" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leader:  Heavenly Father, rejoicing in our differences and our diversity, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A971A7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through your Son our Saviour Jesus Christ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we bring before you the thanksgivings and needs of </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0FFF" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>our linked dioceses</w:t>
+      </w:r>
+      <w:r w:rsidR="00356FCE" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. We pray for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A971A7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="006164C1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>embers</w:t>
+      </w:r>
+      <w:r w:rsidR="00356FCE" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in all these areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA76A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, whatever their national and personal circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="00882166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00156339">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BE2" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each one </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13BE2" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>have hope and confidence in your love</w:t>
+      </w:r>
+      <w:r w:rsidR="003234B0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and be inspired by your call to follow the example of Mary Sumner</w:t>
+      </w:r>
+      <w:r w:rsidR="00882166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003234B0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B49F5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encouraging others to join us and join in </w:t>
+      </w:r>
+      <w:r w:rsidR="003234B0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to work to your praise and glory. </w:t>
+      </w:r>
+      <w:r w:rsidR="003234B0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amen</w:t>
+      </w:r>
+      <w:r w:rsidR="003234B0" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6752CD5F" w14:textId="77777777" w:rsidR="002211FA" w:rsidRDefault="002211FA" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30922BBB" w14:textId="2E49FBEF" w:rsidR="006307B7" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pause</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0103A283" w14:textId="77777777" w:rsidR="009F3D7E" w:rsidRPr="002211FA" w:rsidRDefault="009F3D7E" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296CDCF3" w14:textId="6527CBF8" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1352 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1176 lines deleted...]
-    <w:p w14:paraId="42C8CB66" w14:textId="77777777" w:rsidR="002A2F2F" w:rsidRPr="002211FA" w:rsidRDefault="002A2F2F" w:rsidP="006307B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">EKITI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506531EA" w14:textId="446DC157" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="00156339" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="296CDCF3" w14:textId="6527CBF8" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2AB1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nigeria’s</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 states</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5136">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ekiti</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2AB1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is one of the oldest dioceses in the Church of Nigeria, inaugurated </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2AB1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n October 1966</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED48C6" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, where the Women’s Guild Humanitarian Foundation affiliated with the MU</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>With a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D8F" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C261CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">focus on evangelism, social welfare and spiritual growth </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2AB1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slogan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the diocese is “</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2AB1" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>We preach the Gospel: we keep the faith</w:t>
+      </w:r>
+      <w:r w:rsidR="009669A6" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9606B9" w14:textId="62D74EAD" w:rsidR="00AB0825" w:rsidRPr="00584E75" w:rsidRDefault="006C60DB" w:rsidP="00584E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="506531EA" w14:textId="67889CA2" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We give thanks and pray for </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6BBD" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ishop</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6BBD" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andrew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6BBD" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajayi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and his wife,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6BBD" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abimola</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34609" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Diocesan President</w:t>
+      </w:r>
+      <w:r w:rsidR="009059D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009059D2" w:rsidRPr="009059D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>With foresight, discipline, and commitment to sustainable development, he is steadily positioning the Diocese on the path of greater financial stability and self-reliance through strategic infrastructural investments</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33637">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00584E75" w:rsidRPr="00584E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Mrs. Ajayi urged Nigerian leaders to address corruption, poverty, poor education, weak healthcare, unemployment, and insecurity for national progress.</w:t>
+      </w:r>
+      <w:r w:rsidR="00584E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33637">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We pray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for all </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33637">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members as they </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actively </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engage </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>in projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00584E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support families.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1650C" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk138324713"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6E8FCC8B" w14:textId="3EE229DC" w:rsidR="00BD1465" w:rsidRPr="00BD1465" w:rsidRDefault="00BD1465" w:rsidP="00BD1465">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...145 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1465">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lord, hear your people</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009669A6" w:rsidRPr="002211FA">
-[...18 lines deleted...]
-    <w:p w14:paraId="12E76B65" w14:textId="171ED68C" w:rsidR="000D2193" w:rsidRPr="002211FA" w:rsidRDefault="006C60DB" w:rsidP="000D2193">
+      <w:r w:rsidRPr="00BD1465">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A0210D" w14:textId="4D2DD7BF" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...241 lines deleted...]
-    <w:p w14:paraId="7CC967CD" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="000D2193">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B20DA0B" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk138324713"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="55A0210D" w14:textId="4D2DD7BF" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OGORI MAGONGO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3659CE89" w14:textId="76DCF3B7" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B20DA0B" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Diocese of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ogori-Magongo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, north of Ekiti,</w:t>
+      </w:r>
+      <w:r w:rsidR="007275C5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>was officially inaugurated as a missionary diocese in 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E551F09" w14:textId="7EABB3CE" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3659CE89" w14:textId="76DCF3B7" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>We pray for Bishop</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2B34" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Festus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34609" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Davies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and his wife, Susan, the Diocesan President</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34609" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C00FF" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>who reassured members that despite their struggles</w:t>
+      </w:r>
+      <w:r w:rsidR="009862E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> God is Faithful</w:t>
+      </w:r>
+      <w:r w:rsidR="00500587">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. Father, we pray with her that members know</w:t>
+      </w:r>
+      <w:r w:rsidR="009862E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00500587">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="009862E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00500587">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="009862E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their refuge and strength</w:t>
+      </w:r>
+      <w:r w:rsidR="005C00FF" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">less all the members and strengthen them in their work of outreach to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34609" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the community</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">setting up income generation initiatives and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>visiting the sick</w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We pray too for all those in the hostels run and maintained by Mothers’ Union members</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and for members of the Girls’ Guild and Women’s Guild with whom MU </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A82694" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1848A0F6" w14:textId="77777777" w:rsidR="00934B35" w:rsidRPr="00934B35" w:rsidRDefault="00934B35" w:rsidP="00934B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="2E551F09" w14:textId="405BC9B1" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C55E17" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D166F24" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HARARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490EFA2E" w14:textId="1A58CF3B" w:rsidR="00363005" w:rsidRPr="00470E07" w:rsidRDefault="0091179E" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situated in the centre of Zimbabwe </w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Harare is Zimbabwe’s capital city</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="006307B7" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>here is much outreach into the urban and tight-knit communities by Mothers’ Union members.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B220F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The watchword of the diocese is “Christian seek not yet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B220F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>repose:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B220F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> watch and pray.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7FE9" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148BAFA4" w14:textId="13F3F5FE" w:rsidR="00286D26" w:rsidRPr="00470E07" w:rsidRDefault="006307B7" w:rsidP="005C64E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We pray for t</w:t>
+      </w:r>
+      <w:r w:rsidR="0066205E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Diocesan Bishop </w:t>
+      </w:r>
+      <w:r w:rsidR="005551A4" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Peter Hatendi</w:t>
+      </w:r>
+      <w:r w:rsidR="0066205E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0091179E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA031F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iocesan President,</w:t>
+      </w:r>
+      <w:r w:rsidR="009915FD" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009915FD" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Letwini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009915FD" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mutamiri,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C921D6" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and all the members in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA031F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>their dedication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD9" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to strengthening faith and family life. </w:t>
+      </w:r>
+      <w:r w:rsidR="0049056F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>As they</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD9" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serve through love, prayer, and community support</w:t>
+      </w:r>
+      <w:r w:rsidR="0049056F" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD9" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mission is to transform lives and build stable families rooted in Christian values</w:t>
+      </w:r>
+      <w:r w:rsidR="00286D26" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, upholding</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14FD9" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faith, integrity, teamwork, and love, working together across the Diocese to support both Church and community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E2AEB9" w14:textId="4DDDD748" w:rsidR="005C64E3" w:rsidRPr="005C64E3" w:rsidRDefault="005C64E3" w:rsidP="005C64E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C64E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C64E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11015281" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC6CFCA" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MACHAKOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D3FBF" w14:textId="787F772C" w:rsidR="00363005" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Machakos in Kenya is a satellite town southeast of the capital, Nairobi. An urban </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a rapidly growing population, it is surrounded by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00386622" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>many</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> family farms.</w:t>
+      </w:r>
+      <w:r w:rsidR="004142E2" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It has one of the most advanced economies in East Africa</w:t>
+      </w:r>
+      <w:r w:rsidR="00363005" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400ADE26" w14:textId="32AB8204" w:rsidR="00AF44B8" w:rsidRDefault="006307B7" w:rsidP="00AF44B8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We pray for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E73" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bishop </w:t>
+      </w:r>
+      <w:r w:rsidR="00996EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Patrick</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Munuve</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E73" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C34609" w:rsidRPr="002211FA">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Davies </w:t>
+      <w:r w:rsidR="00E038DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>following his enthronement last year</w:t>
+      </w:r>
+      <w:r w:rsidR="00E038DE" w:rsidRPr="00F847FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51E73" w:rsidRPr="00F847FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and his wife, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C945CC" w:rsidRPr="00F847FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jemi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F847FA" w:rsidRPr="00F847FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ma,</w:t>
+      </w:r>
+      <w:r w:rsidR="00585534" w:rsidRPr="00F847FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Diocesan President, and all the members in Machakos. </w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Having started with just one branch in 1918, today there are more than 100,000 Mothers</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Union members across the country engaged locally in initiatives that are meeting communities</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs. Members</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work includes tackling female genital mutilation, promoting peace and reconciliation, health awareness, vocational training, parenting and marriage support, savings groups, prison and hospital visitation, and caring for orphans.</w:t>
+      </w:r>
+      <w:r w:rsidR="007734BE" w:rsidRPr="007734BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We pray </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>especially for successful fundraising for their Daystar Girl</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s Hostel</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borehole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1872D838" w14:textId="50A75F96" w:rsidR="00AF44B8" w:rsidRPr="00AF44B8" w:rsidRDefault="00AF44B8" w:rsidP="00AF44B8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF44B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF44B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FE8422" w14:textId="08DD978A" w:rsidR="00AF44B8" w:rsidRDefault="00AF44B8" w:rsidP="00AF44B8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184A6E2F" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A71C7BA" w14:textId="77777777" w:rsidR="006307B7" w:rsidRPr="002211FA" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PHULBANI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5D32A2" w14:textId="2D8E7900" w:rsidR="00D72BB3" w:rsidRPr="00470E07" w:rsidRDefault="00200C43" w:rsidP="00D72BB3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>located in the Province of North Indi, s</w:t>
+      </w:r>
+      <w:r w:rsidR="0052145E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cattered over the hilly areas t</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C89" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Diocese of Phulbani </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C89" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s an autonomous Church within the Anglican Communion. The Right Revd Violet Nayak, has been serving as the Bishop of Phulbani since 2005. The Diocese is involved in various social and educational activities, aiming to build a cadre of laity and clergy who can become a light in society and the Church</w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F64" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28044CBE" w14:textId="2BEFA8FC" w:rsidR="006307B7" w:rsidRPr="00470E07" w:rsidRDefault="006307B7" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:left w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We pray for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provincial President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for </w:t>
+      </w:r>
+      <w:r w:rsidR="00104AA3" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> President of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72BB3" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Women</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72BB3" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72BB3" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidR="00123741" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Christian Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00544F64" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00123741" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>giving</w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thanks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for their work with </w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>families:</w:t>
+      </w:r>
+      <w:r w:rsidR="00123741" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>most vulnerable and deprived, v</w:t>
+      </w:r>
+      <w:r w:rsidR="006001F1" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002E33ED" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ctims of human trafficking</w:t>
+      </w:r>
+      <w:r w:rsidR="0010247B" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and gender-based violence,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3E29" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refugees</w:t>
+      </w:r>
+      <w:r w:rsidR="006001F1" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. For</w:t>
+      </w:r>
+      <w:r w:rsidR="009442F7" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidR="00451AD5" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marriage preparation</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3E29" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and health awareness</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C9E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3E29" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>courses</w:t>
+      </w:r>
+      <w:r w:rsidR="0061157E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the recruitment of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81C9E" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> men in WFCS to help to combat domestic abuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619AAF18" w14:textId="77777777" w:rsidR="006A4CF9" w:rsidRPr="006A4CF9" w:rsidRDefault="006A4CF9" w:rsidP="006A4CF9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A4CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3779A02D" w14:textId="50029D10" w:rsidR="009930E6" w:rsidRPr="002211FA" w:rsidRDefault="009930E6" w:rsidP="006307B7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17592CE5" w14:textId="77777777" w:rsidR="009930E6" w:rsidRPr="002211FA" w:rsidRDefault="009930E6" w:rsidP="009930E6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ZIMBABWE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C877FF" w14:textId="0F41F4C1" w:rsidR="009930E6" w:rsidRPr="00470E07" w:rsidRDefault="009930E6" w:rsidP="009930E6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We give thanks and pray for our Southwark Anglican links in Zimbabwe: Southwark Cathedral with Masvingo, Croydon Episcopal Area with Central Zimbabwe, Kingston Area with Matabeleland and Woolwich Area with Manicaland. Food poverty and hunger </w:t>
+      </w:r>
+      <w:r w:rsidR="0016474A" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continue to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>major issues in Zimbabwe</w:t>
+      </w:r>
+      <w:r w:rsidR="0016474A" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We pray for the 21,000 MU members who actively seek out and engage with the most vulnerable people through work in hospitals, prisons, maternity clinics and on the streets. We </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2E34" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pray for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Community Mobilisation P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>roject</w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005C00FF" w:rsidRPr="002211FA">
-[...117 lines deleted...]
-    <w:p w14:paraId="5BABD661" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helping</w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">women </w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and men </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D657D0" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worship together and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learn better ways of producing their own food </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7679" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their families and to sell in the markets.</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AD5" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We give thanks for Bishop Martin’s initiative </w:t>
+      </w:r>
+      <w:r w:rsidR="00753679" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with MU </w:t>
+      </w:r>
+      <w:r w:rsidR="000E32CA" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reflections</w:t>
+      </w:r>
+      <w:r w:rsidR="00753679" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00753679" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Matabeland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F04B1" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and give thanks for the thriving of the Maternity Waiting Shelter in Masvingo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>God bless Zimbabwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00753679" w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>otect her children, transform her leaders, heal her communities and grant her peace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593510AB" w14:textId="77777777" w:rsidR="006F6120" w:rsidRPr="006F6120" w:rsidRDefault="006F6120" w:rsidP="006F6120">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="09C55E17" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572D4783" w14:textId="77777777" w:rsidR="00CD530A" w:rsidRPr="002211FA" w:rsidRDefault="00CD530A" w:rsidP="00552055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...317 lines deleted...]
-    <w:p w14:paraId="73B7551F" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D725E0E" w14:textId="1846A548" w:rsidR="00821245" w:rsidRPr="002211FA" w:rsidRDefault="00CD530A" w:rsidP="00821245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Lord, hear us.  </w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OXFORD DIOCESE</w:t>
       </w:r>
       <w:r w:rsidRPr="002211FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...112 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                        We pray for the Val Bolan, Tricia Campbell and Jenny Searle, the Trustee Board and all MU members as they care for families in the Oxford Diocese, remembering particularly their ‘Children Seen and Heard’ project, providing interventions and support for children with a parent in prison</w:t>
+      </w:r>
+      <w:r w:rsidR="002B49F5" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...86 lines deleted...]
-    <w:p w14:paraId="5B496C03" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
+      <w:r w:rsidR="00821245" w:rsidRPr="002211FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  We give thanks for their Diocesan Projects Fund, set up to award grants to local people who qualify under the MU aims and objectives: particularly for “Dignity through Dressmaking,” giving initial income and future work skills within the community.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4619B2" w14:textId="77777777" w:rsidR="006F6120" w:rsidRPr="006F6120" w:rsidRDefault="006F6120" w:rsidP="006F6120">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="002211FA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lord, hear your people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6120">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lord graciously hear us.</w:t>
-[...391 lines deleted...]
-    <w:p w14:paraId="0722387B" w14:textId="77777777" w:rsidR="003B2C24" w:rsidRPr="002211FA" w:rsidRDefault="003B2C24" w:rsidP="003B2C24">
+        <w:t>and answer our prayers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3606EC77" w14:textId="77777777" w:rsidR="00821245" w:rsidRPr="002211FA" w:rsidRDefault="00821245" w:rsidP="00821245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002211FA">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="002211FA">
+    </w:p>
+    <w:p w14:paraId="42F578B2" w14:textId="5264D4DD" w:rsidR="002A2F2F" w:rsidRPr="0015121C" w:rsidRDefault="0050314D" w:rsidP="00320B1C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SOUTHWARK DIOCESE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covers the area between Kew and Thamesmead along the South Bank of the Thames and south through the London suburbs and rural areas of East Surrey and a small part of Kent to the middle of the runway at Gatwick airport. Special projects </w:t>
+      </w:r>
+      <w:r w:rsidR="0015121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tea@</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00320B1C" w:rsidRPr="00320B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00320B1C" w:rsidRPr="00320B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Evelina Hospital; as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="00320B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continued </w:t>
+      </w:r>
+      <w:r w:rsidR="0015121C" w:rsidRPr="0015121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strong support for the Away </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0015121C" w:rsidRPr="0015121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0015121C" w:rsidRPr="0015121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It All scheme, local refuges</w:t>
+      </w:r>
+      <w:r w:rsidR="007A47E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D657D0" w:rsidRPr="002211FA">
-[...474 lines deleted...]
-    <w:sectPr w:rsidR="002A2F2F" w:rsidRPr="002211FA" w:rsidSect="0032499E">
+      <w:r w:rsidR="007A47E0" w:rsidRPr="00320B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and hospitals</w:t>
+      </w:r>
+      <w:r w:rsidR="007A47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Support for prisons continues. Branches</w:t>
+      </w:r>
+      <w:r w:rsidR="00422AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00422AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are embracing the RISEUP campaign against Domestic Abuse, working towards </w:t>
+      </w:r>
+      <w:r w:rsidR="00422AF4" w:rsidRPr="0050314D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the eradication of modern-day</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>slavery in partnership with Clewer. We look forward to building links with the Girls’ Brigade our new partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002A2F2F" w:rsidRPr="0015121C" w:rsidSect="0032499E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="566" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="398"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5331,50 +5275,56 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E9563162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -5489,245 +5439,367 @@
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="735129250">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1473449099">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006307B7"/>
     <w:rsid w:val="00016E35"/>
+    <w:rsid w:val="00034F20"/>
     <w:rsid w:val="000776D6"/>
+    <w:rsid w:val="0008093D"/>
     <w:rsid w:val="00080D20"/>
     <w:rsid w:val="00082148"/>
     <w:rsid w:val="000A26E7"/>
     <w:rsid w:val="000A32FF"/>
+    <w:rsid w:val="000B497F"/>
     <w:rsid w:val="000B57A8"/>
+    <w:rsid w:val="000B641A"/>
     <w:rsid w:val="000D2193"/>
+    <w:rsid w:val="000E32CA"/>
     <w:rsid w:val="0010247B"/>
     <w:rsid w:val="00104AA3"/>
+    <w:rsid w:val="00123741"/>
+    <w:rsid w:val="001322E0"/>
+    <w:rsid w:val="00145557"/>
     <w:rsid w:val="001467CE"/>
+    <w:rsid w:val="0015121C"/>
+    <w:rsid w:val="00156339"/>
+    <w:rsid w:val="0016474A"/>
+    <w:rsid w:val="001704CD"/>
     <w:rsid w:val="0017458D"/>
     <w:rsid w:val="00174715"/>
     <w:rsid w:val="001B191B"/>
     <w:rsid w:val="001C200E"/>
     <w:rsid w:val="001D2505"/>
     <w:rsid w:val="001D679F"/>
-    <w:rsid w:val="001E77E7"/>
+    <w:rsid w:val="00200C43"/>
     <w:rsid w:val="00216568"/>
     <w:rsid w:val="002205C9"/>
     <w:rsid w:val="002211FA"/>
     <w:rsid w:val="00242741"/>
     <w:rsid w:val="00254C7E"/>
+    <w:rsid w:val="002575C1"/>
     <w:rsid w:val="002853C9"/>
     <w:rsid w:val="00285833"/>
     <w:rsid w:val="00286C12"/>
-    <w:rsid w:val="002924B6"/>
+    <w:rsid w:val="00286D26"/>
     <w:rsid w:val="002A2438"/>
     <w:rsid w:val="002A2F2F"/>
     <w:rsid w:val="002A6804"/>
+    <w:rsid w:val="002B106A"/>
     <w:rsid w:val="002B29A1"/>
     <w:rsid w:val="002B49F5"/>
     <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="002D289D"/>
     <w:rsid w:val="002E33ED"/>
     <w:rsid w:val="002E5A01"/>
+    <w:rsid w:val="002F0D41"/>
     <w:rsid w:val="002F25DC"/>
     <w:rsid w:val="002F4EA8"/>
     <w:rsid w:val="002F61F9"/>
+    <w:rsid w:val="002F7679"/>
+    <w:rsid w:val="00312DA5"/>
     <w:rsid w:val="00315E8F"/>
+    <w:rsid w:val="00315F17"/>
+    <w:rsid w:val="00320B1C"/>
     <w:rsid w:val="003234B0"/>
     <w:rsid w:val="0032499E"/>
+    <w:rsid w:val="00333FB4"/>
     <w:rsid w:val="0033562C"/>
+    <w:rsid w:val="00344840"/>
     <w:rsid w:val="00356FCE"/>
+    <w:rsid w:val="00357F2E"/>
     <w:rsid w:val="00363005"/>
+    <w:rsid w:val="00380D0F"/>
     <w:rsid w:val="00386622"/>
     <w:rsid w:val="0038681E"/>
     <w:rsid w:val="003B2C24"/>
+    <w:rsid w:val="003B7970"/>
     <w:rsid w:val="003C2AED"/>
     <w:rsid w:val="003C39E2"/>
     <w:rsid w:val="003D0F08"/>
+    <w:rsid w:val="003D3A2D"/>
     <w:rsid w:val="003F33CF"/>
     <w:rsid w:val="003F5516"/>
+    <w:rsid w:val="003F5D0A"/>
+    <w:rsid w:val="003F77B6"/>
+    <w:rsid w:val="003F7FB7"/>
     <w:rsid w:val="00407D6F"/>
     <w:rsid w:val="004142E2"/>
+    <w:rsid w:val="00422AF4"/>
     <w:rsid w:val="00451AD5"/>
+    <w:rsid w:val="00467A28"/>
+    <w:rsid w:val="00470E07"/>
+    <w:rsid w:val="00476E7B"/>
     <w:rsid w:val="00477214"/>
     <w:rsid w:val="00483137"/>
     <w:rsid w:val="00483D8C"/>
     <w:rsid w:val="004850DC"/>
+    <w:rsid w:val="0049056F"/>
     <w:rsid w:val="0049073B"/>
     <w:rsid w:val="004A1D67"/>
+    <w:rsid w:val="004D1AC4"/>
+    <w:rsid w:val="004D1FDB"/>
     <w:rsid w:val="004E09FD"/>
     <w:rsid w:val="004E7F53"/>
+    <w:rsid w:val="004F5583"/>
+    <w:rsid w:val="004F5B56"/>
+    <w:rsid w:val="00500587"/>
+    <w:rsid w:val="0050314D"/>
     <w:rsid w:val="005047A7"/>
+    <w:rsid w:val="0052145E"/>
     <w:rsid w:val="005314F9"/>
     <w:rsid w:val="00532B08"/>
     <w:rsid w:val="005434A3"/>
     <w:rsid w:val="00544F64"/>
     <w:rsid w:val="00552055"/>
+    <w:rsid w:val="00553B43"/>
+    <w:rsid w:val="005551A4"/>
+    <w:rsid w:val="00584E75"/>
     <w:rsid w:val="00585534"/>
     <w:rsid w:val="005928EC"/>
     <w:rsid w:val="005A6BBD"/>
     <w:rsid w:val="005B3F1E"/>
     <w:rsid w:val="005C00FF"/>
     <w:rsid w:val="005C0F58"/>
+    <w:rsid w:val="005C64E3"/>
+    <w:rsid w:val="005D3EAC"/>
     <w:rsid w:val="005E6FAD"/>
+    <w:rsid w:val="005F0E31"/>
+    <w:rsid w:val="006001F1"/>
+    <w:rsid w:val="0061157E"/>
     <w:rsid w:val="006164C1"/>
     <w:rsid w:val="006307B7"/>
+    <w:rsid w:val="0066205E"/>
+    <w:rsid w:val="00665AD5"/>
     <w:rsid w:val="0067471E"/>
+    <w:rsid w:val="00677A50"/>
+    <w:rsid w:val="00694EC8"/>
+    <w:rsid w:val="006A4CF9"/>
+    <w:rsid w:val="006B0D6F"/>
     <w:rsid w:val="006B220F"/>
     <w:rsid w:val="006B6AC6"/>
     <w:rsid w:val="006C60DB"/>
+    <w:rsid w:val="006F6120"/>
     <w:rsid w:val="0072722A"/>
     <w:rsid w:val="007275C5"/>
+    <w:rsid w:val="00731EE8"/>
     <w:rsid w:val="00732E89"/>
     <w:rsid w:val="00733F36"/>
+    <w:rsid w:val="00753679"/>
     <w:rsid w:val="007615EB"/>
+    <w:rsid w:val="007734BE"/>
     <w:rsid w:val="00774011"/>
     <w:rsid w:val="0078457F"/>
     <w:rsid w:val="007846B4"/>
     <w:rsid w:val="007970FA"/>
     <w:rsid w:val="00797DD6"/>
+    <w:rsid w:val="007A09B1"/>
     <w:rsid w:val="007A1791"/>
+    <w:rsid w:val="007A47E0"/>
+    <w:rsid w:val="007A4B8D"/>
     <w:rsid w:val="007B1D5C"/>
+    <w:rsid w:val="007C4A2C"/>
+    <w:rsid w:val="007F04B1"/>
     <w:rsid w:val="007F0FFF"/>
+    <w:rsid w:val="007F74B5"/>
     <w:rsid w:val="00817446"/>
     <w:rsid w:val="00817AE1"/>
     <w:rsid w:val="00821245"/>
+    <w:rsid w:val="00831DC6"/>
     <w:rsid w:val="0083255F"/>
     <w:rsid w:val="00860FE0"/>
     <w:rsid w:val="00881204"/>
+    <w:rsid w:val="00882166"/>
     <w:rsid w:val="0088376B"/>
     <w:rsid w:val="008860C3"/>
+    <w:rsid w:val="00887966"/>
     <w:rsid w:val="0089409C"/>
     <w:rsid w:val="008A2E9D"/>
     <w:rsid w:val="008B3E29"/>
+    <w:rsid w:val="008C2E34"/>
+    <w:rsid w:val="008C6C89"/>
+    <w:rsid w:val="009059D2"/>
+    <w:rsid w:val="0091179E"/>
+    <w:rsid w:val="0091213F"/>
     <w:rsid w:val="0093148E"/>
+    <w:rsid w:val="00932AE4"/>
+    <w:rsid w:val="00934B35"/>
     <w:rsid w:val="00935B94"/>
+    <w:rsid w:val="009442F7"/>
+    <w:rsid w:val="00946F79"/>
     <w:rsid w:val="00962DB4"/>
     <w:rsid w:val="009669A6"/>
     <w:rsid w:val="009773D8"/>
     <w:rsid w:val="0098607E"/>
+    <w:rsid w:val="009862E9"/>
     <w:rsid w:val="009915FD"/>
     <w:rsid w:val="009930E6"/>
+    <w:rsid w:val="00996EF0"/>
+    <w:rsid w:val="009A14C7"/>
     <w:rsid w:val="009B5924"/>
     <w:rsid w:val="009C40D3"/>
+    <w:rsid w:val="009F0F9E"/>
+    <w:rsid w:val="009F3D7E"/>
     <w:rsid w:val="009F49FD"/>
+    <w:rsid w:val="00A12E25"/>
     <w:rsid w:val="00A13CF1"/>
     <w:rsid w:val="00A1650C"/>
     <w:rsid w:val="00A211A6"/>
     <w:rsid w:val="00A21D17"/>
     <w:rsid w:val="00A22A01"/>
     <w:rsid w:val="00A374D6"/>
     <w:rsid w:val="00A515FE"/>
+    <w:rsid w:val="00A665DF"/>
     <w:rsid w:val="00A82694"/>
     <w:rsid w:val="00A9153B"/>
     <w:rsid w:val="00A971A7"/>
+    <w:rsid w:val="00AB0825"/>
     <w:rsid w:val="00AC079E"/>
+    <w:rsid w:val="00AF44B8"/>
+    <w:rsid w:val="00AF6174"/>
+    <w:rsid w:val="00B14FD9"/>
+    <w:rsid w:val="00B20F53"/>
     <w:rsid w:val="00B2232F"/>
     <w:rsid w:val="00B24883"/>
     <w:rsid w:val="00B30940"/>
     <w:rsid w:val="00B50B0C"/>
+    <w:rsid w:val="00B51CCA"/>
+    <w:rsid w:val="00B60E8A"/>
     <w:rsid w:val="00B71286"/>
     <w:rsid w:val="00B81C9E"/>
+    <w:rsid w:val="00BA031F"/>
+    <w:rsid w:val="00BA2BAE"/>
+    <w:rsid w:val="00BB57F3"/>
     <w:rsid w:val="00BC758A"/>
+    <w:rsid w:val="00BD1465"/>
     <w:rsid w:val="00BD3D8E"/>
     <w:rsid w:val="00C02701"/>
     <w:rsid w:val="00C10EEC"/>
     <w:rsid w:val="00C20398"/>
     <w:rsid w:val="00C2251B"/>
+    <w:rsid w:val="00C261CA"/>
+    <w:rsid w:val="00C32E3F"/>
     <w:rsid w:val="00C338D3"/>
     <w:rsid w:val="00C34609"/>
     <w:rsid w:val="00C4562D"/>
     <w:rsid w:val="00C4590E"/>
+    <w:rsid w:val="00C47781"/>
     <w:rsid w:val="00C578EF"/>
+    <w:rsid w:val="00C713F9"/>
+    <w:rsid w:val="00C7202E"/>
+    <w:rsid w:val="00C84419"/>
     <w:rsid w:val="00C85602"/>
     <w:rsid w:val="00C85F3D"/>
     <w:rsid w:val="00C921D6"/>
+    <w:rsid w:val="00C945CC"/>
     <w:rsid w:val="00C975DC"/>
+    <w:rsid w:val="00CA76A7"/>
+    <w:rsid w:val="00CA7B60"/>
     <w:rsid w:val="00CD023F"/>
+    <w:rsid w:val="00CD15BE"/>
     <w:rsid w:val="00CD530A"/>
     <w:rsid w:val="00CD7C1A"/>
     <w:rsid w:val="00D000C4"/>
     <w:rsid w:val="00D17542"/>
     <w:rsid w:val="00D348A6"/>
     <w:rsid w:val="00D657D0"/>
     <w:rsid w:val="00D65851"/>
     <w:rsid w:val="00D662BF"/>
     <w:rsid w:val="00D704CF"/>
+    <w:rsid w:val="00D72160"/>
     <w:rsid w:val="00D72BB3"/>
     <w:rsid w:val="00D810D4"/>
     <w:rsid w:val="00D853B8"/>
     <w:rsid w:val="00DA3C18"/>
+    <w:rsid w:val="00DA6FDC"/>
     <w:rsid w:val="00DB0126"/>
     <w:rsid w:val="00DB4676"/>
+    <w:rsid w:val="00E02DF3"/>
+    <w:rsid w:val="00E038DE"/>
+    <w:rsid w:val="00E07A2F"/>
     <w:rsid w:val="00E123BD"/>
     <w:rsid w:val="00E13BE2"/>
+    <w:rsid w:val="00E26539"/>
+    <w:rsid w:val="00E3312C"/>
+    <w:rsid w:val="00E33637"/>
     <w:rsid w:val="00E51031"/>
     <w:rsid w:val="00E51E73"/>
+    <w:rsid w:val="00E550FE"/>
     <w:rsid w:val="00E701E2"/>
+    <w:rsid w:val="00E83620"/>
+    <w:rsid w:val="00EB0ABD"/>
     <w:rsid w:val="00ED48C6"/>
+    <w:rsid w:val="00EE0609"/>
     <w:rsid w:val="00EE2AB1"/>
     <w:rsid w:val="00EE4EBC"/>
+    <w:rsid w:val="00EF4401"/>
+    <w:rsid w:val="00F27D8F"/>
     <w:rsid w:val="00F36DA3"/>
-    <w:rsid w:val="00F530F1"/>
+    <w:rsid w:val="00F474EB"/>
+    <w:rsid w:val="00F554EC"/>
     <w:rsid w:val="00F56DFE"/>
     <w:rsid w:val="00F77FCE"/>
+    <w:rsid w:val="00F847FA"/>
     <w:rsid w:val="00F905B5"/>
     <w:rsid w:val="00FA2B34"/>
     <w:rsid w:val="00FD368F"/>
     <w:rsid w:val="00FE7FE9"/>
     <w:rsid w:val="00FF0061"/>
+    <w:rsid w:val="00FF5136"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14398D81"/>
@@ -6112,50 +6184,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005C64E3"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -6203,78 +6276,120 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E701E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B2C24"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ve1">
+    <w:name w:val="ve1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003B7970"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7970"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E550FE"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1502431435">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.themothersunion.org/documents/members_only/marketing/Main_Mothers_Union_Logo.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6515,70 +6630,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA19B8F-9A96-4A16-9256-4E7D7B8F30F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2679</Words>
-  <Characters>15275</Characters>
+  <Words>1741</Words>
+  <Characters>9930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17919</CharactersWithSpaces>
+  <CharactersWithSpaces>11648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hilary Richardson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>